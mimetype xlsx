--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -209,63 +209,63 @@
           <t xml:space="preserve">Field</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Value</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t xml:space="preserve">CnidoSite — Data Coverage Matrix</t>
         </is>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t xml:space="preserve">Generated</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25 15:41</t>
+          <t xml:space="preserve">2026-09-26 01:46</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t xml:space="preserve">Matrix rebuilt from the database</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25</t>
+          <t xml:space="preserve">2026-09-26</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t xml:space="preserve">Species rows in this export</t>
         </is>
       </c>
       <c r="B5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t xml:space="preserve">Class filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t xml:space="preserve">all classes</t>
         </is>
       </c>
     </row>